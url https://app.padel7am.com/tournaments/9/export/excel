--- v0 (2026-02-12)
+++ v1 (2026-07-07)
@@ -590,51 +590,51 @@
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>1</v>
       </c>
       <c r="G4" t="n">
         <v>17</v>
       </c>
       <c r="H4" t="n">
         <v>20</v>
       </c>
       <c r="I4" t="n">
         <v>16</v>
       </c>
       <c r="J4" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="C5" t="n">
         <v>4</v>
       </c>
       <c r="D5" t="n">
         <v>3</v>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
         <v>1</v>
       </c>
       <c r="G5" t="n">
         <v>17</v>
       </c>
       <c r="H5" t="n">
         <v>18</v>
       </c>
       <c r="I5" t="n">
         <v>14</v>
       </c>
       <c r="J5" t="n">
         <v>4</v>