--- v1 (2026-07-07)
+++ v2 (2026-09-04)
@@ -1134,51 +1134,51 @@
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
         <v>3</v>
       </c>
       <c r="G20" t="n">
         <v>7</v>
       </c>
       <c r="H20" t="n">
         <v>12</v>
       </c>
       <c r="I20" t="n">
         <v>26</v>
       </c>
       <c r="J20" t="n">
         <v>-14</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="C21" t="n">
         <v>4</v>
       </c>
       <c r="D21" t="n">
         <v>0</v>
       </c>
       <c r="E21" t="n">
         <v>1</v>
       </c>
       <c r="F21" t="n">
         <v>3</v>
       </c>
       <c r="G21" t="n">
         <v>4</v>
       </c>
       <c r="H21" t="n">
         <v>12</v>
       </c>
       <c r="I21" t="n">
         <v>22</v>
       </c>
       <c r="J21" t="n">
         <v>-10</v>