--- v0 (2026-02-12)
+++ v1 (2026-07-07)
@@ -498,51 +498,51 @@
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Marco  Moselli</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Filippo Calatroni</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>6 - 2</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Emanuele Fiocchi</t>
@@ -688,51 +688,51 @@
           <t>4 - 6</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Alessio Cassisi</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>5 - 3</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
@@ -1048,51 +1048,51 @@
           <t>5 - 5</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>3</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Eric Zeven AM</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Marco  Moselli</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>6 - 2</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
@@ -1243,51 +1243,51 @@
           <t>Salvo Catalano</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>4</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Andrea Mabilia</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Emanuele Fiocchi</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>5 - 3</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completata</t>