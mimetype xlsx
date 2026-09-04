--- v1 (2026-07-07)
+++ v2 (2026-09-04)
@@ -533,51 +533,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Emanuele Fiocchi</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Matteo Alberti</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Tommaso Marchese</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>5 - 3</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Campo 3</t>
@@ -843,51 +843,51 @@
           <t>Eric Zeven AM</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Matteo Broggi</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Alessandra Trolli</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>1 - 8</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -963,51 +963,51 @@
           <t>Tommaso Marchese</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>2 - 8</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>3</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Filippo Calatroni</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Matteo Alberti</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>4 - 4</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -1218,51 +1218,51 @@
       <c r="A20" t="n">
         <v>4</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Martin Quiroz</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Alessandra Trolli</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>4</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Simone O.</t>