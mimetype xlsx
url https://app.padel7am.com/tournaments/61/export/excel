--- v0 (2026-07-07)
+++ v1 (2026-09-04)
@@ -1372,51 +1372,51 @@
       <c r="E27" t="n">
         <v>1</v>
       </c>
       <c r="F27" t="n">
         <v>3</v>
       </c>
       <c r="G27" t="n">
         <v>4</v>
       </c>
       <c r="H27" t="n">
         <v>14</v>
       </c>
       <c r="I27" t="n">
         <v>25</v>
       </c>
       <c r="J27" t="n">
         <v>-11</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="C28" t="n">
         <v>4</v>
       </c>
       <c r="D28" t="n">
         <v>0</v>
       </c>
       <c r="E28" t="n">
         <v>1</v>
       </c>
       <c r="F28" t="n">
         <v>3</v>
       </c>
       <c r="G28" t="n">
         <v>4</v>
       </c>
       <c r="H28" t="n">
         <v>12</v>
       </c>
       <c r="I28" t="n">
         <v>24</v>
       </c>
       <c r="J28" t="n">
         <v>-12</v>