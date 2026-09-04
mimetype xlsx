--- v0 (2026-07-06)
+++ v1 (2026-09-04)
@@ -488,51 +488,51 @@
           <t>Risultato</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Stato</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Luca Parisi</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Tommaso Marchese</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>5 - 5</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
@@ -858,51 +858,51 @@
       <c r="A11" t="n">
         <v>2</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Roberto Siracusa</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Marco Vallotti</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Marco Neroni</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>8 - 2</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Aldo Villa</t>
@@ -1163,51 +1163,51 @@
           <t xml:space="preserve">Carlotta Perrotta </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>5 - 5</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>3</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Teo Teo</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Dario Bassino</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Marco Cimino</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>2 - 5</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -1338,51 +1338,51 @@
       <c r="A23" t="n">
         <v>4</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Martin Quiroz</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Luca Parisi</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>6 - 3</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>4</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Matteo M.S.</t>