--- v0 (2025-12-18)
+++ v1 (2026-07-07)
@@ -1134,51 +1134,51 @@
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
         <v>3</v>
       </c>
       <c r="G20" t="n">
         <v>9</v>
       </c>
       <c r="H20" t="n">
         <v>15</v>
       </c>
       <c r="I20" t="n">
         <v>18</v>
       </c>
       <c r="J20" t="n">
         <v>-3</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="C21" t="n">
         <v>4</v>
       </c>
       <c r="D21" t="n">
         <v>1</v>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
         <v>3</v>
       </c>
       <c r="G21" t="n">
         <v>9</v>
       </c>
       <c r="H21" t="n">
         <v>15</v>
       </c>
       <c r="I21" t="n">
         <v>20</v>
       </c>
       <c r="J21" t="n">
         <v>-5</v>