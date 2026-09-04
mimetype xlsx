--- v1 (2026-07-07)
+++ v2 (2026-09-04)
@@ -930,51 +930,51 @@
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
         <v>2</v>
       </c>
       <c r="G14" t="n">
         <v>14</v>
       </c>
       <c r="H14" t="n">
         <v>14</v>
       </c>
       <c r="I14" t="n">
         <v>20</v>
       </c>
       <c r="J14" t="n">
         <v>-6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="C15" t="n">
         <v>4</v>
       </c>
       <c r="D15" t="n">
         <v>2</v>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>2</v>
       </c>
       <c r="G15" t="n">
         <v>14</v>
       </c>
       <c r="H15" t="n">
         <v>14</v>
       </c>
       <c r="I15" t="n">
         <v>20</v>
       </c>
       <c r="J15" t="n">
         <v>-6</v>