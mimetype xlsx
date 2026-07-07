--- v0 (2025-12-18)
+++ v1 (2026-07-07)
@@ -643,51 +643,51 @@
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Filippo Calatroni</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Fabio Di Sarno</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>2 - 7</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -893,51 +893,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Teo Teo</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Antonio Borgonovo</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>3 - 6</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Campo 6</t>
@@ -1163,91 +1163,91 @@
           <t>Luca Parisi</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>3</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Alessandra Trolli</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>3 - 4</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>4</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Marco  Moselli</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>4 - 6</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completata</t>