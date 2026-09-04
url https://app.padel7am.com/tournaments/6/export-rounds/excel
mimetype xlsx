--- v1 (2026-07-07)
+++ v2 (2026-09-04)
@@ -573,51 +573,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Campo 4</t>
@@ -773,51 +773,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Tommaso Marchese</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Michele Spinoglio</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>7 - -</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Campo 3</t>
@@ -1133,51 +1133,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>3</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Teo Teo</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Fabio Di Sarno</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Luca Parisi</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>3</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Campo 6</t>
@@ -1298,51 +1298,51 @@
       <c r="A22" t="n">
         <v>4</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Luca Parisi</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Filippo Calatroni</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>4</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Alessandra Trolli</t>