--- v0 (2026-07-07)
+++ v1 (2026-09-04)
@@ -828,51 +828,51 @@
       <c r="E11" t="n">
         <v>1</v>
       </c>
       <c r="F11" t="n">
         <v>1</v>
       </c>
       <c r="G11" t="n">
         <v>14</v>
       </c>
       <c r="H11" t="n">
         <v>16</v>
       </c>
       <c r="I11" t="n">
         <v>13</v>
       </c>
       <c r="J11" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Alberto Destrini</t>
+          <t>Albert  Destro</t>
         </is>
       </c>
       <c r="C12" t="n">
         <v>4</v>
       </c>
       <c r="D12" t="n">
         <v>2</v>
       </c>
       <c r="E12" t="n">
         <v>1</v>
       </c>
       <c r="F12" t="n">
         <v>1</v>
       </c>
       <c r="G12" t="n">
         <v>14</v>
       </c>
       <c r="H12" t="n">
         <v>15</v>
       </c>
       <c r="I12" t="n">
         <v>13</v>
       </c>
       <c r="J12" t="n">
         <v>2</v>
@@ -1066,51 +1066,51 @@
       <c r="E18" t="n">
         <v>1</v>
       </c>
       <c r="F18" t="n">
         <v>2</v>
       </c>
       <c r="G18" t="n">
         <v>9</v>
       </c>
       <c r="H18" t="n">
         <v>14</v>
       </c>
       <c r="I18" t="n">
         <v>21</v>
       </c>
       <c r="J18" t="n">
         <v>-7</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Antonio M</t>
+          <t>Antonio Medda</t>
         </is>
       </c>
       <c r="C19" t="n">
         <v>4</v>
       </c>
       <c r="D19" t="n">
         <v>1</v>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
         <v>3</v>
       </c>
       <c r="G19" t="n">
         <v>7</v>
       </c>
       <c r="H19" t="n">
         <v>16</v>
       </c>
       <c r="I19" t="n">
         <v>14</v>
       </c>
       <c r="J19" t="n">
         <v>2</v>