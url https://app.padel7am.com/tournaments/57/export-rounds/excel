--- v0 (2026-07-07)
+++ v1 (2026-09-04)
@@ -573,96 +573,96 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Carmelo Landolfa</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Giulia Bittante</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Antonio M</t>
+          <t>Antonio Medda</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Riccardo Martoriello</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>5 - 3</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Alessandra Trolli</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Marco Vallotti</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Alberto Destrini</t>
+          <t>Albert  Destro</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>2 - 4</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Filippo Calatroni</t>
@@ -778,86 +778,86 @@
       <c r="A9" t="n">
         <v>2</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Marco Vallotti</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">Paolo Peraro </t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Alberto Destrini</t>
+          <t>Albert  Destro</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>4 - 4</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Luca Tovo</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Riccardo Martoriello</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Antonio M</t>
+          <t>Antonio Medda</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Maurizio Conta</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>- - 8</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Campo 4</t>
@@ -1128,101 +1128,101 @@
           <t>3 - 5</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>3</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Alberto Destrini</t>
+          <t>Albert  Destro</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t xml:space="preserve">Paolo Peraro </t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Tony Berardi</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>4 - 3</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>3</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Alessandra Trolli</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Filippo Calatroni</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Matteo Alberti</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Antonio M</t>
+          <t>Antonio Medda</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>4 - 3</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>4</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Tony Berardi</t>
@@ -1253,51 +1253,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>4</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Roberto M</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t xml:space="preserve">Paolo Peraro </t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Alberto Destrini</t>
+          <t>Albert  Destro</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Giulia Bittante</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>4 - 3</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>4</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Campo 3</t>
@@ -1323,51 +1323,51 @@
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>6 - 3</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>4</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Antonio M</t>
+          <t>Antonio Medda</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Georgios Michailidis</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Maurizio Conta</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Carmelo Landolfa</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>2 - 5</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completata</t>