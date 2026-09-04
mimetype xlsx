--- v0 (2026-07-07)
+++ v1 (2026-09-04)
@@ -998,51 +998,51 @@
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
         <v>2</v>
       </c>
       <c r="G16" t="n">
         <v>12</v>
       </c>
       <c r="H16" t="n">
         <v>13</v>
       </c>
       <c r="I16" t="n">
         <v>15</v>
       </c>
       <c r="J16" t="n">
         <v>-2</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Alberto Destrini</t>
+          <t>Albert  Destro</t>
         </is>
       </c>
       <c r="C17" t="n">
         <v>4</v>
       </c>
       <c r="D17" t="n">
         <v>1</v>
       </c>
       <c r="E17" t="n">
         <v>2</v>
       </c>
       <c r="F17" t="n">
         <v>1</v>
       </c>
       <c r="G17" t="n">
         <v>11</v>
       </c>
       <c r="H17" t="n">
         <v>18</v>
       </c>
       <c r="I17" t="n">
         <v>17</v>
       </c>
       <c r="J17" t="n">
         <v>1</v>