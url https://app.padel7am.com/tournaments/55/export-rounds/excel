--- v0 (2026-07-07)
+++ v1 (2026-09-04)
@@ -643,51 +643,51 @@
           <t>Matteo M.S.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>2 - 6</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Alberto Destrini</t>
+          <t>Albert  Destro</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Matteo Leis</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Luis Carrascosa</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Marco Vallotti</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>5 - 5</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -808,51 +808,51 @@
           <t>3 - 6</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Steno Pasquè</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Alberto Destrini</t>
+          <t>Albert  Destro</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Matteo Ciampi</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Tommaso Marchese</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>3 - 4</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
@@ -1043,51 +1043,51 @@
           <t>Dario Conforti</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>6 - 4</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>3</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Alberto Destrini</t>
+          <t>Albert  Destro</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Paolo Sideri</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Matteo Leis</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>5 - 5</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -1363,51 +1363,51 @@
           <t>Alex Spaggiari</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>4</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Alberto Destrini</t>
+          <t>Albert  Destro</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Marco Vallotti</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Tommaso Marchese</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Paolo Sideri</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>5 - 3</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completata</t>