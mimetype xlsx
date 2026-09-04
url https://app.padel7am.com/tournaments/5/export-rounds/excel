--- v0 (2025-12-18)
+++ v1 (2026-09-04)
@@ -538,51 +538,51 @@
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Emilio Calcagno</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Michele Spinoglio</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>1 - 7</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
@@ -738,51 +738,51 @@
       <c r="A8" t="n">
         <v>2</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Roberto Solidoro</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Davide Strada</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Tiziana Rocco</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Michele Spinoglio</t>
@@ -1083,51 +1083,51 @@
           <t>Matteo Alberti</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>6 - 4</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>3</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Matteo Ciampi</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>6 - 3</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -1403,51 +1403,51 @@
           <t>Alessandro Lo Manto</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>2 - 6</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>4</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Davide Tinini</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Davide Strada</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Paolo Sideri</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>7 - 3</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completata</t>