--- v0 (2026-04-13)
+++ v1 (2026-07-07)
@@ -578,51 +578,51 @@
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Steno Pasquè</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Mateo Borunda</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>5 - 2</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Beatrice Vicari</t>
@@ -648,51 +648,51 @@
           <t>4 - 6</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
@@ -738,51 +738,51 @@
       <c r="A8" t="n">
         <v>3</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Mateo Borunda</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Mariano Canales</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>4 - 6</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>3</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Stefano Simeoni</t>
@@ -848,51 +848,51 @@
           <t>10 - -</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>4</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Mariano Canales</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Ivan Brivio</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Stefano Simeoni</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>3 - 5</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">