--- v1 (2026-02-12)
+++ v2 (2026-09-04)
@@ -760,51 +760,51 @@
       <c r="E9" t="n">
         <v>1</v>
       </c>
       <c r="F9" t="n">
         <v>1</v>
       </c>
       <c r="G9" t="n">
         <v>12</v>
       </c>
       <c r="H9" t="n">
         <v>20</v>
       </c>
       <c r="I9" t="n">
         <v>23</v>
       </c>
       <c r="J9" t="n">
         <v>-3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="C10" t="n">
         <v>5</v>
       </c>
       <c r="D10" t="n">
         <v>2</v>
       </c>
       <c r="E10" t="n">
         <v>1</v>
       </c>
       <c r="F10" t="n">
         <v>2</v>
       </c>
       <c r="G10" t="n">
         <v>12</v>
       </c>
       <c r="H10" t="n">
         <v>25</v>
       </c>
       <c r="I10" t="n">
         <v>29</v>
       </c>
       <c r="J10" t="n">
         <v>-4</v>