--- v0 (2025-12-18)
+++ v1 (2026-09-04)
@@ -653,51 +653,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Michele Farinelli</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Luca Morrone</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Davide Bianchi</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>6 - 6</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Campo 1</t>
@@ -778,51 +778,51 @@
       <c r="A9" t="n">
         <v>2</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Davide Bianchi</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Antonio Borgonovo</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>10 - 1</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Matteo Ciampi</t>
@@ -973,51 +973,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>3</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Paolo Brescianini</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Luca Morrone</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>3</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Campo 4</t>
@@ -1243,51 +1243,51 @@
           <t>Stefano Camilli</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>5 - 6</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>4</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Ivan Bongiorno</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">Ferdinando Santagata </t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>7 - 4</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completata</t>