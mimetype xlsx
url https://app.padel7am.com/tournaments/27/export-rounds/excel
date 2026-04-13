--- v0 (2026-02-12)
+++ v1 (2026-04-13)
@@ -503,813 +503,813 @@
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Davide Tinini</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Marco Vallotti</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>5 - 4</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Matteo Leis</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Riccardo Cascinu</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>4 - 6</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Giovanni Colistra</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Roberto Solidoro</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Luca Scarnati</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Teo Teo</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>3 - 5</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Carmelo Landolfa</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Matteo Ciampi</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Steno Pasquè</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Manuele Trezzi</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>6 - 4</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Alessio Cassisi</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Maurizio Mammì</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Fabrizio Marvulli</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Sam Lucci</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>3 - 6</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Luca Scarnati</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Sam Lucci</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Marco Vallotti</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>6 - 4</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Teo Teo</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Fabrizio Marvulli</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Riccardo Cascinu</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Matteo Leis</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>4 - 6</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Carmelo Landolfa</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Davide Tinini</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Matteo Ciampi</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Maurizio Mammì</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>4 - 4</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Giovanni Colistra</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Roberto Solidoro</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>5 - 5</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Alessio Cassisi</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Steno Pasquè</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Manuele Trezzi</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>4 - 7</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>3</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Matteo Ciampi</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Maurizio Mammì</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Sam Lucci</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>4 - 4</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>3</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Roberto Solidoro</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Matteo Leis</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Marco Vallotti</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>5 - 4</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>3</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Alessio Cassisi</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Riccardo Cascinu</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Giovanni Colistra</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Luca Scarnati</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>5 - 4</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>3</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Carmelo Landolfa</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Teo Teo</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Fabrizio Marvulli</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Davide Tinini</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>3 - 5</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>3</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Manuele Trezzi</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Steno Pasquè</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>7 - 2</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>4</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Teo Teo</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>5 - 3</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>4</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Fabrizio Marvulli</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Sam Lucci</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Davide Tinini</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>4 - 4</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>4</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Luca Scarnati</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Matteo Leis</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Riccardo Cascinu</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Maurizio Mammì</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>5 - 4</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>4</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Marco Vallotti</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Roberto Solidoro</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Alessio Cassisi</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Matteo Ciampi</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>4 - 4</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>4</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Giovanni Colistra</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Manuele Trezzi</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Carmelo Landolfa</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Steno Pasquè</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>6 - 3</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Da giocare</t>
+          <t>Completata</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>