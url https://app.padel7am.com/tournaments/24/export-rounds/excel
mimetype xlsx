--- v0 (2026-02-12)
+++ v1 (2026-07-07)
@@ -603,101 +603,101 @@
           <t>Fabio Testa</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>5 - 2</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Marco Vallotti</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Vito (tbd - Zenter)</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Matteo Alberti</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>5 - 1</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Giovanni Pascale</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Marco Iannò</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Antonio Borgonovo</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>2 - 6</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Campo 2</t>
@@ -938,86 +938,86 @@
       <c r="A13" t="n">
         <v>3</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Matteo Alberti</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Lallo Mingolla</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Vito (tbd - Zenter)</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>4 - 6</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>4</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Tommaso Marchese</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Giovanni Pascale</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Andrea Nulli</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>6 - 3</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>4</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Campo 2</t>