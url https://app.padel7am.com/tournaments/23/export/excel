--- v0 (2026-02-12)
+++ v1 (2026-09-04)
@@ -1236,51 +1236,51 @@
       <c r="E23" t="n">
         <v>1</v>
       </c>
       <c r="F23" t="n">
         <v>3</v>
       </c>
       <c r="G23" t="n">
         <v>4</v>
       </c>
       <c r="H23" t="n">
         <v>13</v>
       </c>
       <c r="I23" t="n">
         <v>21</v>
       </c>
       <c r="J23" t="n">
         <v>-8</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="C24" t="n">
         <v>4</v>
       </c>
       <c r="D24" t="n">
         <v>0</v>
       </c>
       <c r="E24" t="n">
         <v>1</v>
       </c>
       <c r="F24" t="n">
         <v>3</v>
       </c>
       <c r="G24" t="n">
         <v>4</v>
       </c>
       <c r="H24" t="n">
         <v>14</v>
       </c>
       <c r="I24" t="n">
         <v>24</v>
       </c>
       <c r="J24" t="n">
         <v>-10</v>