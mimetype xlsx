--- v0 (2026-02-12)
+++ v1 (2026-09-04)
@@ -498,51 +498,51 @@
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Teo Teo</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>8 - 2</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Alessandro Lo Manto</t>
@@ -818,51 +818,51 @@
       <c r="A10" t="n">
         <v>2</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Alessandra Trolli</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Steno Pasquè</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
@@ -1008,51 +1008,51 @@
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>3</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Matteo Ciampi</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Fabrizio Giambelli</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>3 - 6</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
@@ -1253,51 +1253,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>4</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Marco  Moselli</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Alessandro Lo Manto</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>5 - 5</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>4</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Campo 3</t>