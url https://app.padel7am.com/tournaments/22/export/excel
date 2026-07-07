--- v0 (2026-02-12)
+++ v1 (2026-07-07)
@@ -964,51 +964,51 @@
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>3</v>
       </c>
       <c r="G15" t="n">
         <v>7</v>
       </c>
       <c r="H15" t="n">
         <v>14</v>
       </c>
       <c r="I15" t="n">
         <v>18</v>
       </c>
       <c r="J15" t="n">
         <v>-4</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="C16" t="n">
         <v>4</v>
       </c>
       <c r="D16" t="n">
         <v>1</v>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
         <v>3</v>
       </c>
       <c r="G16" t="n">
         <v>7</v>
       </c>
       <c r="H16" t="n">
         <v>14</v>
       </c>
       <c r="I16" t="n">
         <v>19</v>
       </c>
       <c r="J16" t="n">
         <v>-5</v>