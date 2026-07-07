--- v0 (2026-02-12)
+++ v1 (2026-07-07)
@@ -528,51 +528,51 @@
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Marco  Moselli</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Matteo Alberti</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Luca Parisi</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>3 - 6</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
@@ -778,51 +778,51 @@
       <c r="A9" t="n">
         <v>2</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Tommaso Marchese</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Lallo Mingolla</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Tony Berardi</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>2 - 5</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>3</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
@@ -938,51 +938,51 @@
       <c r="A13" t="n">
         <v>3</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Matteo Alberti</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Fabio Testa</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Luca Tovo</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>6 - 2</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>4</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Antonio Borgonovo</t>
@@ -1008,51 +1008,51 @@
           <t>7 - 3</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>4</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Paolo Sideri</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Marco  Moselli</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Luca Tovo</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">