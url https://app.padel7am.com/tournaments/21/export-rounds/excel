--- v0 (2026-02-12)
+++ v1 (2026-09-04)
@@ -568,51 +568,51 @@
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Marco Cimino</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>4 - 4</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
@@ -728,51 +728,51 @@
           <t>6 - 3</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Steno Pasquè</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Federico Dibenedetto</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Alessandro Lo Manto</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>3 - 6</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
@@ -883,51 +883,51 @@
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>2 - 5</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>3</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Marco Cimino</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Fabrizio Marvulli</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>7 - 4</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -1093,51 +1093,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>4</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Fabrizio Giambelli</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Giovanni Colistra</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>1 - 8</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>4</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Campo 2</t>