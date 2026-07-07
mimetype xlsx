--- v0 (2025-12-18)
+++ v1 (2026-07-07)
@@ -1236,51 +1236,51 @@
       <c r="E23" t="n">
         <v>1</v>
       </c>
       <c r="F23" t="n">
         <v>2</v>
       </c>
       <c r="G23" t="n">
         <v>12</v>
       </c>
       <c r="H23" t="n">
         <v>19</v>
       </c>
       <c r="I23" t="n">
         <v>23</v>
       </c>
       <c r="J23" t="n">
         <v>-4</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="C24" t="n">
         <v>5</v>
       </c>
       <c r="D24" t="n">
         <v>1</v>
       </c>
       <c r="E24" t="n">
         <v>1</v>
       </c>
       <c r="F24" t="n">
         <v>3</v>
       </c>
       <c r="G24" t="n">
         <v>7</v>
       </c>
       <c r="H24" t="n">
         <v>20</v>
       </c>
       <c r="I24" t="n">
         <v>22</v>
       </c>
       <c r="J24" t="n">
         <v>-2</v>