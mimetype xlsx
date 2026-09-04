--- v1 (2026-07-07)
+++ v2 (2026-09-04)
@@ -930,51 +930,51 @@
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
         <v>2</v>
       </c>
       <c r="G14" t="n">
         <v>15</v>
       </c>
       <c r="H14" t="n">
         <v>24</v>
       </c>
       <c r="I14" t="n">
         <v>19</v>
       </c>
       <c r="J14" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="C15" t="n">
         <v>5</v>
       </c>
       <c r="D15" t="n">
         <v>3</v>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>2</v>
       </c>
       <c r="G15" t="n">
         <v>15</v>
       </c>
       <c r="H15" t="n">
         <v>24</v>
       </c>
       <c r="I15" t="n">
         <v>19</v>
       </c>
       <c r="J15" t="n">
         <v>5</v>