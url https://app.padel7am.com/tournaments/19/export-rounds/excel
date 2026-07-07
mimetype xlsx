--- v0 (2025-12-18)
+++ v1 (2026-07-07)
@@ -533,51 +533,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Matteo Alberti</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Giovanni Colistra</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>5 - 5</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Campo 3</t>
@@ -893,51 +893,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Matteo Ciampi</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Riccardo Cascinu</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Giovanni Colistra</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>3 - 5</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Campo 4</t>
@@ -1213,51 +1213,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>3</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Antonio Borgonovo</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Martin Quiroz</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Giovanni Colistra</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>3</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Campo 4</t>
@@ -1533,51 +1533,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>4</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Marco Cimino</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Giovanni Colistra</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>5 - 3</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>4</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Campo 4</t>
@@ -1813,51 +1813,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>5</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Luca  Bettinetti</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Filippo Bettati</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Giovanni Colistra</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>4 - 3</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>5</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Campo 3</t>