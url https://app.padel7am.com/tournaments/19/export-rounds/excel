--- v1 (2026-07-07)
+++ v2 (2026-09-04)
@@ -648,51 +648,51 @@
           <t>7 - 2</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Alessandro Lo Manto</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Luca Morrone</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>8 - 1</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
@@ -968,51 +968,51 @@
           <t>6 - 2</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>2</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Filippo Calatroni</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Tiziana Rocco</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>3 - 5</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
@@ -1328,51 +1328,51 @@
           <t>7 - 4</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>3</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Paolo Sideri</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Fabrizio Marvulli</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
@@ -1618,51 +1618,51 @@
       <c r="A30" t="n">
         <v>4</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Alessandra Trolli</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Davide Brocca</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>6 - 3</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>4</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
@@ -1973,51 +1973,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>5</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Emilio Calcagno</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>3 - 5</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>5</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Campo 7</t>