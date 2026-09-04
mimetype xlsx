--- v0 (2025-12-18)
+++ v1 (2026-09-04)
@@ -528,51 +528,51 @@
           <t>5 - 5</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Matteo Ciampi</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>4 - 4</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
@@ -843,51 +843,51 @@
           <t>Roland Hess</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>6 - 2</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Filippo Calatroni</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>4 - 6</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -973,51 +973,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>3</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Marco Puglia</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Luca Parisi</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>3 - 5</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>3</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Campo 2</t>
@@ -1243,51 +1243,51 @@
           <t>Marco  Moselli</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>3 - 6</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>4</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Paolo Sideri</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Matteo Ciampi</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Luca  Bettinetti</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>7 - 3</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completata</t>