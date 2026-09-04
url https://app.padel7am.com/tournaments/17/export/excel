--- v0 (2026-02-12)
+++ v1 (2026-09-04)
@@ -1202,51 +1202,51 @@
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
         <v>3</v>
       </c>
       <c r="G22" t="n">
         <v>5</v>
       </c>
       <c r="H22" t="n">
         <v>11</v>
       </c>
       <c r="I22" t="n">
         <v>24</v>
       </c>
       <c r="J22" t="n">
         <v>-13</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="C23" t="n">
         <v>4</v>
       </c>
       <c r="D23" t="n">
         <v>1</v>
       </c>
       <c r="E23" t="n">
         <v>0</v>
       </c>
       <c r="F23" t="n">
         <v>3</v>
       </c>
       <c r="G23" t="n">
         <v>5</v>
       </c>
       <c r="H23" t="n">
         <v>12</v>
       </c>
       <c r="I23" t="n">
         <v>26</v>
       </c>
       <c r="J23" t="n">
         <v>-14</v>