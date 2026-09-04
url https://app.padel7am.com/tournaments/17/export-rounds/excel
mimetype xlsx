--- v0 (2026-02-12)
+++ v1 (2026-09-04)
@@ -493,51 +493,51 @@
           <t>Stato</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Campo 2</t>
@@ -763,51 +763,51 @@
           <t>Fabrizio Marvulli</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Stefano Caffarra</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Paolo Brescianini</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>5 - 6</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -1163,51 +1163,51 @@
           <t>Filippo Calatroni</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>1 - 8</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>3</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Sam Lucci</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Fabio Di Sarno</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>1 - 8</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -1253,51 +1253,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>4</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Fabrizio Marvulli</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Alessandro Posato</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>8 - 1</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>4</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Campo 3</t>