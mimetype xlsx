--- v0 (2026-02-12)
+++ v1 (2026-07-07)
@@ -624,51 +624,51 @@
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
         <v>1</v>
       </c>
       <c r="G5" t="n">
         <v>15</v>
       </c>
       <c r="H5" t="n">
         <v>23</v>
       </c>
       <c r="I5" t="n">
         <v>13</v>
       </c>
       <c r="J5" t="n">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="C6" t="n">
         <v>4</v>
       </c>
       <c r="D6" t="n">
         <v>2</v>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
         <v>2</v>
       </c>
       <c r="G6" t="n">
         <v>10</v>
       </c>
       <c r="H6" t="n">
         <v>21</v>
       </c>
       <c r="I6" t="n">
         <v>15</v>
       </c>
       <c r="J6" t="n">
         <v>6</v>