--- v0 (2025-12-18)
+++ v1 (2026-07-07)
@@ -578,81 +578,81 @@
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Fabio Testa</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Matteo Alberti</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Tony Berardi</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>6 - 4</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Tommaso Marchese</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Stefano Camilli</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>9 - -</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
@@ -733,51 +733,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>3</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Antonio Borgonovo</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Emilio Calcagno</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Stefano Camilli</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>8 - 1</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>3</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Campo 2</t>
@@ -928,51 +928,51 @@
           <t>4 - 4</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>4</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Matteo Alberti</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Vito (tbd - Zenter)</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Luca Parisi</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>7 - 1</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>