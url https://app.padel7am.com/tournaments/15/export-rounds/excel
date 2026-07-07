--- v0 (2025-12-18)
+++ v1 (2026-07-07)
@@ -528,51 +528,51 @@
           <t>2 - 8</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Francesco Berardi</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Lorenzo Pigni</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>6 - 4</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
@@ -803,51 +803,51 @@
           <t>Giulio Renoldi</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>6 - 4</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Paul Spencer</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Stefano Filippi</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Antonio Borgonovo</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>3 - 7</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -1013,51 +1013,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>3</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Filippo Calatroni</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Tony Berardi</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Marco  Moselli</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>4 - 4</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>3</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Campo 3</t>
@@ -1208,51 +1208,51 @@
           <t>1 - 8</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>4</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Luca Tovo</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Luca Parisi</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>5 - 3</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">