--- v0 (2025-12-18)
+++ v1 (2026-09-04)
@@ -493,51 +493,51 @@
           <t>Stato</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>3 - 5</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Campo 2</t>
@@ -648,51 +648,51 @@
           <t>6 - 4</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Beatrice Vicari</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Sam Lucci</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Emilio Calcagno</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>3 - 7</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
@@ -853,51 +853,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>3</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>3 - 4</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>3</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Campo 3</t>
@@ -1098,51 +1098,51 @@
       <c r="A17" t="n">
         <v>4</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Manuele Trezzi</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>3 - 6</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 