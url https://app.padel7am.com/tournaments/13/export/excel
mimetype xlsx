--- v0 (2025-12-18)
+++ v1 (2026-07-07)
@@ -964,51 +964,51 @@
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>2</v>
       </c>
       <c r="G15" t="n">
         <v>10</v>
       </c>
       <c r="H15" t="n">
         <v>21</v>
       </c>
       <c r="I15" t="n">
         <v>21</v>
       </c>
       <c r="J15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="C16" t="n">
         <v>3</v>
       </c>
       <c r="D16" t="n">
         <v>2</v>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
         <v>1</v>
       </c>
       <c r="G16" t="n">
         <v>10</v>
       </c>
       <c r="H16" t="n">
         <v>14</v>
       </c>
       <c r="I16" t="n">
         <v>15</v>
       </c>
       <c r="J16" t="n">
         <v>-1</v>