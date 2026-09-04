--- v1 (2026-07-07)
+++ v2 (2026-09-04)
@@ -794,51 +794,51 @@
       <c r="E10" t="n">
         <v>1</v>
       </c>
       <c r="F10" t="n">
         <v>0</v>
       </c>
       <c r="G10" t="n">
         <v>12</v>
       </c>
       <c r="H10" t="n">
         <v>17</v>
       </c>
       <c r="I10" t="n">
         <v>13</v>
       </c>
       <c r="J10" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="C11" t="n">
         <v>6</v>
       </c>
       <c r="D11" t="n">
         <v>2</v>
       </c>
       <c r="E11" t="n">
         <v>1</v>
       </c>
       <c r="F11" t="n">
         <v>3</v>
       </c>
       <c r="G11" t="n">
         <v>12</v>
       </c>
       <c r="H11" t="n">
         <v>25</v>
       </c>
       <c r="I11" t="n">
         <v>36</v>
       </c>
       <c r="J11" t="n">
         <v>-11</v>