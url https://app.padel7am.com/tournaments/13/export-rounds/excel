--- v0 (2025-12-18)
+++ v1 (2026-07-07)
@@ -618,51 +618,51 @@
       <c r="A5" t="n">
         <v>1</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Marco Neroni</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>5 - 6</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Matteo Ciampi</t>
@@ -1128,51 +1128,51 @@
           <t>2 - 7</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>3</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Alessandro De Rosa</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>John Wintour</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>3 - 6</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
@@ -1368,51 +1368,51 @@
           <t>5 - 5</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>4</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Alessandro De Rosa</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Luca Scarnati</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">