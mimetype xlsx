--- v1 (2026-07-07)
+++ v2 (2026-09-04)
@@ -578,51 +578,51 @@
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Luca Scarnati</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Luca Parisi</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>6 - 4</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Marco Neroni</t>
@@ -778,91 +778,91 @@
       <c r="A9" t="n">
         <v>2</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Antonio Borgonovo</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Emilio Calcagno</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Filippo Calatroni</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>4 - 6</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Sam Lucci</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Filippo Calatroni</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>9 - 2</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Alessandro De Rosa</t>
@@ -1018,51 +1018,51 @@
       <c r="A15" t="n">
         <v>2</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Campo 7</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Matteo Ciampi</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Emanuele Fiocchi</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>3 - 7</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>3</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Paolo Sideri</t>
@@ -1298,81 +1298,81 @@
       <c r="A22" t="n">
         <v>3</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Campo 7</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Matteo Ciampi</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Emanuele Fiocchi</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>9 - 1</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>4</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Antonio Borgonovo</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>John Wintour</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Luca Parisi</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>5 - 5</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">