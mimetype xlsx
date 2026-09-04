--- v0 (2025-12-18)
+++ v1 (2026-09-04)
@@ -726,51 +726,51 @@
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
         <v>1</v>
       </c>
       <c r="G8" t="n">
         <v>17</v>
       </c>
       <c r="H8" t="n">
         <v>22</v>
       </c>
       <c r="I8" t="n">
         <v>15</v>
       </c>
       <c r="J8" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="C9" t="n">
         <v>4</v>
       </c>
       <c r="D9" t="n">
         <v>3</v>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>1</v>
       </c>
       <c r="G9" t="n">
         <v>17</v>
       </c>
       <c r="H9" t="n">
         <v>22</v>
       </c>
       <c r="I9" t="n">
         <v>16</v>
       </c>
       <c r="J9" t="n">
         <v>6</v>