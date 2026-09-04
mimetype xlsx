--- v0 (2026-02-12)
+++ v1 (2026-09-04)
@@ -688,51 +688,51 @@
           <t>6 - 4</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>1</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Sam Lucci</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>6 - 3</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
@@ -1058,51 +1058,51 @@
       <c r="A16" t="n">
         <v>2</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Campo 7</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Giovanni Pascale</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Emilio Calcagno</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>2 - 9</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>2</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Campo 8</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Tommaso Marchese</t>
@@ -1328,51 +1328,51 @@
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>3</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Filippo Calatroni</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Giovanni Pascale</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>6 - 3</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
@@ -1498,51 +1498,51 @@
       <c r="A27" t="n">
         <v>4</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Beatrice Vicari</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Federica Mazza</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Salvo Catalano</t>
+          <t>Salvatore Catalano</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>8 - 1</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>4</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Tiziana Rocco</t>