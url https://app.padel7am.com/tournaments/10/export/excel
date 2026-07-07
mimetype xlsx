--- v0 (2025-12-18)
+++ v1 (2026-07-07)
@@ -930,51 +930,51 @@
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
         <v>3</v>
       </c>
       <c r="G14" t="n">
         <v>7</v>
       </c>
       <c r="H14" t="n">
         <v>15</v>
       </c>
       <c r="I14" t="n">
         <v>22</v>
       </c>
       <c r="J14" t="n">
         <v>-7</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="C15" t="n">
         <v>4</v>
       </c>
       <c r="D15" t="n">
         <v>1</v>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>3</v>
       </c>
       <c r="G15" t="n">
         <v>7</v>
       </c>
       <c r="H15" t="n">
         <v>14</v>
       </c>
       <c r="I15" t="n">
         <v>23</v>
       </c>
       <c r="J15" t="n">
         <v>-9</v>