--- v0 (2025-12-18)
+++ v1 (2026-07-07)
@@ -578,51 +578,51 @@
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Alessandra Trolli</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>6 - 3</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Fabio Testa</t>
@@ -643,51 +643,51 @@
           <t>Giulia Bittante</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>5 - 6</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Luca Parisi</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Paolo Sideri</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Alessio Cassisi</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>1 - 9</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -813,51 +813,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>3</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Matteo Alberti</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Fabio Testa</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>3 - 6</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>3</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Campo 2</t>
@@ -1048,51 +1048,51 @@
           <t>5 - 3</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>4</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Antonio Borgonovo</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Eric Zeven AM</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Lorenzo Pigni</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">