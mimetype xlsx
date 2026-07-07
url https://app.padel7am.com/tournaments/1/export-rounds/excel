--- v0 (2026-02-12)
+++ v1 (2026-07-07)
@@ -648,51 +648,51 @@
           <t>Da giocare</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Stefan Horia Parucar</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Tommaso Marchese</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
@@ -778,51 +778,51 @@
       <c r="A9" t="n">
         <v>2</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Matteo Alberti</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Teo Teo</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Diego Varriale</t>
@@ -1003,51 +1003,51 @@
           <t>Beatrice Vicari</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>3</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Luca Parisi</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Matteo Alberti</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Da giocare</t>
@@ -1258,51 +1258,51 @@
       <c r="A21" t="n">
         <v>4</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Matteo Alberti</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Tiziana Rocco</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Tommaso Marchese</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Simone Oddo</t>
+          <t>Simone O.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 